--- v2 (2026-08-24)
+++ v3 (2026-10-09)
@@ -90,132 +90,132 @@
   <si>
     <t>Bearing box LH</t>
   </si>
   <si>
     <t>6.200</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60022124-17</t>
   </si>
   <si>
     <t>Bearing box RH</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60022562</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.6</t>
+    <t>0.600</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>0.026</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60029893</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60029676-17</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4501323-17</t>
   </si>
   <si>
     <t>Knee link kit</t>
   </si>
   <si>
+    <t>1.800</t>
+  </si>
+  <si>
     <t>11</t>
   </si>
   <si>
     <t>60031539</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60018355</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
-    <t>.3</t>
+    <t>0.300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>60027416</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60021788</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5050817</t>
   </si>
   <si>
     <t>Circlip</t>
   </si>
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60029927</t>
   </si>
   <si>
     <t>D=25 L=88,5</t>
   </si>
@@ -625,151 +625,157 @@
         <v>35</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>42</v>
       </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="H10" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="0" t="s">
@@ -868,51 +874,51 @@
       </c>
       <c r="E22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>97</v>
       </c>
     </row>