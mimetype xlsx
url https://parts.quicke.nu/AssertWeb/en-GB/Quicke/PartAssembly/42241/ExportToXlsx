--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -223,87 +223,87 @@
     <t>17</t>
   </si>
   <si>
     <t>5050608</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>Screw to fit the locking cover 5215131. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.
  MC6S M10x20</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>MC6S M10x20 Loc</t>
   </si>
   <si>
     <t>5051181</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
     <t>19</t>
   </si>
   <si>
     <t>5050829</t>
   </si>
   <si>
     <t>.1</t>
   </si>
   <si>
     <t>MC6S M12x100</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>10412853</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
-    <t>0.000</t>
-[...1 lines deleted...]
-  <si>
     <t>M6M M12 Loc Nut</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>60030593</t>
   </si>
   <si>
     <t>Edge cover</t>
   </si>
   <si>
-    <t>.011</t>
+    <t>0.011</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60029198-17</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>1.900</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5050830</t>
   </si>
   <si>
     <t>HCB 12x73 FZB</t>
   </si>
@@ -771,88 +771,88 @@
       </c>
       <c r="F17" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>85</v>
@@ -868,51 +868,51 @@
       </c>
       <c r="E22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>97</v>
       </c>
     </row>
@@ -925,51 +925,51 @@
       </c>
       <c r="C25" s="0" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>107</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H27" s="0" t="s">
@@ -985,38 +985,38 @@
       </c>
       <c r="C28" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>117</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>