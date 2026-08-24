--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60060118</t>
   </si>
   <si>
     <t>3rd service, ISO-A</t>
   </si>
   <si>
-    <t>14/12/2020</t>
+    <t>12/14/2020</t>
   </si>
   <si>
     <t>60057024</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.700</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5002060</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>M6S M8x12 (8,8)</t>
   </si>