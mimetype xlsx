--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60060149</t>
   </si>
   <si>
     <t>4th service, ISO-A</t>
   </si>
   <si>
-    <t>14/12/2020</t>
+    <t>12/14/2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60057687</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>.5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5002077</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
@@ -132,51 +132,51 @@
   <si>
     <t>Electr. Cable</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5004919</t>
   </si>
   <si>
     <t>MC6S M8x16</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>4501105</t>
   </si>
   <si>
     <t>Block cpl</t>
   </si>
   <si>
-    <t>01/03/2019</t>
+    <t>3/1/2019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60058425</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>3/8" L=870 3/8GRLM - 3/8G90LM</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60032063</t>
   </si>