--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -27,90 +27,90 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60058088</t>
   </si>
   <si>
     <t>Grab head</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60057689-17</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>29.7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>60130205-1</t>
+  </si>
+  <si>
+    <t>Cylinder</t>
+  </si>
+  <si>
+    <t>Glossy Black</t>
+  </si>
+  <si>
+    <t>6.300</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>2 PCS</t>
-  </si>
-[...10 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>60057995</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>1.607</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013104</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
@@ -370,106 +370,109 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="0" t="s">
+      <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="0" t="s">
+      <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="0" t="s">
+      <c r="D2" s="0" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="F4" s="0" t="s">
-        <v>19</v>
+      <c r="G4" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
@@ -482,310 +485,310 @@
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="0" t="s">