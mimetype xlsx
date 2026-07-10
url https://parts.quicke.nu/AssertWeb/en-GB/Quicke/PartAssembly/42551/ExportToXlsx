--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60060155</t>
   </si>
   <si>
     <t>SelectoFix+ISO-A kit</t>
   </si>
   <si>
-    <t>14/12/2020</t>
+    <t>12/14/2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>10550369</t>
   </si>
   <si>
     <t>Selecto Fix, Lower part</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60014257</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>90º</t>
   </si>