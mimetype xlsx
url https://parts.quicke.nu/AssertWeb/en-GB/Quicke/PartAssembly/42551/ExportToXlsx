--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
@@ -240,51 +240,51 @@
   <si>
     <t>MC6S M8x20</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6100351</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.027</t>
+    <t>0.027</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60059232</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.300</t>
   </si>
   <si>
     <t>3/8" L=340 3/8G45LM - 3/8G90LM</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60059236</t>
   </si>
   <si>
     <t>0.330</t>
   </si>
@@ -322,53 +322,50 @@
     <t>Coupling</t>
   </si>
   <si>
     <t xml:space="preserve">ISO-A 1/2" Male  - G3/8</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5044129</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>60060797</t>
   </si>
   <si>
     <t>Hose cover</t>
-  </si>
-[...1 lines deleted...]
-    <t>.02</t>
   </si>
   <si>
     <t>230mm, D=23mm</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>60060805</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>11902159</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>4,5 x 200</t>
   </si>
@@ -886,72 +883,72 @@
       </c>
       <c r="D24" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>