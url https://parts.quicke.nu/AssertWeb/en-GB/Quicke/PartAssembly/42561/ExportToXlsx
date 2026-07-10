--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60060156</t>
   </si>
   <si>
     <t>SelectoFix kit</t>
   </si>
   <si>
-    <t>14/12/2020</t>
+    <t>12/14/2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550369</t>
   </si>
   <si>
     <t>Selecto Fix, Lower part</t>
   </si>
   <si>
     <t>60014257</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>90º</t>
   </si>