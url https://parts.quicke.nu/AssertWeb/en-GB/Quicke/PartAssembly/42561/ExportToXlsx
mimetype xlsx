--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
@@ -240,90 +240,87 @@
   <si>
     <t>MC6S M8x20</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6100351</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.027</t>
+    <t>0.027</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60059232</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.300</t>
   </si>
   <si>
     <t>3/8" L=340 3/8G45LM - 3/8G90LM</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60059236</t>
   </si>
   <si>
     <t>0.330</t>
   </si>
   <si>
     <t>3/8" L=445 3/8G45LM - 3/8G90LM</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>60060797</t>
   </si>
   <si>
     <t>Hose cover</t>
-  </si>
-[...1 lines deleted...]
-    <t>.02</t>
   </si>
   <si>
     <t>230mm, D=23mm</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>60060805</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>11902159</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>4,5 x 200</t>
   </si>
@@ -764,72 +761,72 @@
       </c>
       <c r="D20" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>