--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -126,234 +126,234 @@
   <si>
     <t>0.125</t>
   </si>
   <si>
     <t>R 3/4" - R 1/2"</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>1120254</t>
   </si>
   <si>
     <t>0.140</t>
   </si>
   <si>
     <t>R 3/4" - R 3/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>1 PCS</t>
+  </si>
+  <si>
+    <t>521683</t>
+  </si>
+  <si>
+    <t>Pressure Carry Over Adaptor</t>
+  </si>
+  <si>
+    <t>.14</t>
+  </si>
+  <si>
+    <t>1/2" BSP</t>
+  </si>
+  <si>
+    <t>521684</t>
+  </si>
+  <si>
+    <t>.166</t>
+  </si>
+  <si>
+    <t>3/4" BSP</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>5037055</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>0.001</t>
+  </si>
+  <si>
+    <t>Ø 23,52 x 1,78</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>5037054</t>
+  </si>
+  <si>
+    <t>18,77 x 1,78 (70Sh)</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>519025</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>.1</t>
+  </si>
+  <si>
+    <t>R 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>302699</t>
+  </si>
+  <si>
+    <t>Valve plate</t>
+  </si>
+  <si>
+    <t>1.9</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5002051</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>0.012</t>
+  </si>
+  <si>
+    <t>M6S 8 x 20</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>5013101</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>BRB 8,4 x 16</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>313262</t>
+  </si>
+  <si>
+    <t>Mounting Kit</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>302697</t>
+  </si>
+  <si>
+    <t>Adjusting Sleeve</t>
+  </si>
+  <si>
+    <t>0.230</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>5016681</t>
+  </si>
+  <si>
+    <t>Locking Ring</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>302698</t>
+  </si>
+  <si>
+    <t>Clamp</t>
+  </si>
+  <si>
+    <t>0.060</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>5013112</t>
+  </si>
+  <si>
+    <t>5,3x10x1,5</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>4 PCS</t>
+  </si>
+  <si>
+    <t>5002004</t>
+  </si>
+  <si>
+    <t>0.013</t>
+  </si>
+  <si>
+    <t>M6S 5 x 80</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>5016205</t>
+  </si>
+  <si>
+    <t>Locking Pin</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...181 lines deleted...]
-    <t>Locking Pin</t>
   </si>
   <si>
     <t>5020346</t>
   </si>
   <si>
     <t>MONO Handle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -550,325 +550,325 @@
       </c>
       <c r="D8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>