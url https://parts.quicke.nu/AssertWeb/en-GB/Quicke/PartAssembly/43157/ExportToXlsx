--- v0 (2025-11-08)
+++ v1 (2026-04-05)
@@ -45,51 +45,51 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>10550063</t>
   </si>
   <si>
     <t>Slide Control</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550064</t>
   </si>
   <si>
-    <t>0.400</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>10550065</t>
   </si>
   <si>
     <t>Relief Valve</t>
   </si>
   <si>
     <t>0.140</t>
   </si>
   <si>
     <t>TBD 160 185 bar</t>
   </si>
   <si>
     <t>3a</t>
   </si>
   <si>
     <t>10550066</t>
   </si>
   <si>
     <t>Sealing Set</t>
   </si>