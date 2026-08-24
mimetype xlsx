--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -132,237 +132,237 @@
   <si>
     <t>0.125</t>
   </si>
   <si>
     <t>R 3/4" - R 1/2"</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>1120254</t>
   </si>
   <si>
     <t>0.140</t>
   </si>
   <si>
     <t>R 3/4" - R 3/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>10550072</t>
+  </si>
+  <si>
+    <t>Pressure Carry Over Adaptor</t>
+  </si>
+  <si>
+    <t>.14</t>
+  </si>
+  <si>
+    <t>1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>521543</t>
+  </si>
+  <si>
+    <t>.12</t>
+  </si>
+  <si>
+    <t>1/2" BSP</t>
+  </si>
+  <si>
+    <t>521544</t>
+  </si>
+  <si>
+    <t>3/4" BSP</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>10550073</t>
+  </si>
+  <si>
+    <t>Sealing Set</t>
+  </si>
+  <si>
+    <t>0.004</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>519025</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>.1</t>
+  </si>
+  <si>
+    <t>R 3/4"</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>5013611</t>
+  </si>
+  <si>
+    <t>Copper Washer</t>
+  </si>
+  <si>
+    <t>0.003</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>302699</t>
+  </si>
+  <si>
+    <t>Valve plate</t>
+  </si>
+  <si>
+    <t>1.9</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5002051</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>0.012</t>
+  </si>
+  <si>
+    <t>M6S 8 x 20</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>5013101</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>0.001</t>
+  </si>
+  <si>
+    <t>BRB 8,4 x 16</t>
+  </si>
+  <si>
+    <t>313262</t>
+  </si>
+  <si>
+    <t>Mounting Kit</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>302697</t>
+  </si>
+  <si>
+    <t>Adjusting Sleeve</t>
+  </si>
+  <si>
+    <t>0.230</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>5016681</t>
+  </si>
+  <si>
+    <t>Locking Ring</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>302698</t>
+  </si>
+  <si>
+    <t>Clamp</t>
+  </si>
+  <si>
+    <t>0.060</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>5013112</t>
+  </si>
+  <si>
+    <t>5,3x10x1,5</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>4 PCS</t>
+  </si>
+  <si>
+    <t>5002004</t>
+  </si>
+  <si>
+    <t>0.013</t>
+  </si>
+  <si>
+    <t>M6S 5 x 80</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>5016205</t>
+  </si>
+  <si>
+    <t>Locking Pin</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...184 lines deleted...]
-    <t>Locking Pin</t>
   </si>
   <si>
     <t>313497</t>
   </si>
   <si>
     <t>Electric mounting kit</t>
   </si>
   <si>
     <t>.72</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>5024378</t>
   </si>
   <si>
     <t>Connector, female</t>
   </si>
   <si>
     <t>.075</t>
   </si>
   <si>
     <t>7-Pole</t>
   </si>
@@ -703,347 +703,347 @@
       </c>
       <c r="D8" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>7</v>
@@ -1067,134 +1067,134 @@
       </c>
       <c r="B28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>134</v>
       </c>
     </row>
@@ -1227,51 +1227,51 @@
       </c>
       <c r="D36" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>