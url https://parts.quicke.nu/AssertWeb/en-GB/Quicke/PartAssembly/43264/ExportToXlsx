--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -129,51 +129,51 @@
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>20717403</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.035</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>20717391</t>
   </si>
   <si>
     <t>.115</t>
   </si>
   <si>
     <t>M26x1,5 R3/4"</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>20537814</t>
   </si>