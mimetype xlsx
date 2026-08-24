--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -51,51 +51,51 @@
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11135054</t>
   </si>
   <si>
     <t>Decal, Brand</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60028464</t>
   </si>
   <si>
     <t>Decal Model, RH</t>
   </si>
   <si>
-    <t>0.000</t>
+    <t>0.015</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60028463</t>
   </si>
   <si>
     <t>Decal Model, LH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>