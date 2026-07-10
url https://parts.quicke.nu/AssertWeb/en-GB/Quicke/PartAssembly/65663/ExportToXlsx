--- v0 (2025-12-06)
+++ v1 (2026-07-10)
@@ -66,51 +66,51 @@
   <si>
     <t>78.2</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60049164-17</t>
   </si>
   <si>
     <t>Cover plate</t>
   </si>
   <si>
     <t>2.680</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60006415</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>1.370</t>
   </si>
   <si>
     <t>D40 L=134</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5221573</t>
   </si>