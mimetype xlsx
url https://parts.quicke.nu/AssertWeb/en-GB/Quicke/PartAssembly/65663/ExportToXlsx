--- v1 (2026-07-10)
+++ v2 (2026-11-01)
@@ -42,51 +42,51 @@
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60045313-17</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
-    <t>78.2</t>
+    <t>78.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60049164-17</t>
   </si>
   <si>
     <t>Cover plate</t>
   </si>
   <si>
     <t>2.680</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
     <t>0.005</t>
   </si>