--- v3 (2026-08-24)
+++ v4 (2026-11-01)
@@ -66,72 +66,72 @@
   <si>
     <t>120140</t>
   </si>
   <si>
     <t>Valtra G4S</t>
   </si>
   <si>
     <t>120148</t>
   </si>
   <si>
     <t>Valtra G4M</t>
   </si>
   <si>
     <t>120149</t>
   </si>
   <si>
     <t>Valtra G4L</t>
   </si>
   <si>
     <t>120751</t>
   </si>
   <si>
     <t>Valtra G5</t>
   </si>
   <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
     <t>120150</t>
   </si>
   <si>
     <t>Valtra G5S</t>
   </si>
   <si>
     <t>120158</t>
   </si>
   <si>
     <t>Valtra G5M</t>
   </si>
   <si>
     <t>120159</t>
   </si>
   <si>
     <t>Valtra G5L</t>
-  </si>
-[...4 lines deleted...]
-    <t>Valtra G6</t>
   </si>
   <si>
     <t>120166</t>
   </si>
   <si>
     <t>Valtra G6S</t>
   </si>
   <si>
     <t>120168</t>
   </si>
   <si>
     <t>Valtra G6M</t>
   </si>
   <si>
     <t>120169</t>
   </si>
   <si>
     <t>Valtra G6L</t>
   </si>
   <si>
     <t>120176</t>
   </si>
   <si>
     <t>Valtra G7S</t>
   </si>