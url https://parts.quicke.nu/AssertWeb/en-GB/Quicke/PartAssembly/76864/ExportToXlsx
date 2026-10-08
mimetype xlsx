--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -87,51 +87,51 @@
   <si>
     <t>Copper Washer</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5044152</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>0.590</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5044155</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Dust Cover</t>
   </si>
   <si>
     <t>.025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5033606</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>7,5 x 385</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>