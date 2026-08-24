--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -156,54 +156,51 @@
   <si>
     <t>60065179</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>5037241</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>72,62 x 3,53</t>
   </si>
   <si>
-    <t>B</t>
-[...2 lines deleted...]
-    <t>5040015</t>
+    <t/>
   </si>
   <si>
     <t>Guide ring</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>80/75 x 5,5</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>5040025</t>
   </si>
   <si>
     <t>Piston seal</t>
   </si>
   <si>
     <t>80/64,5 x 6,3</t>
   </si>
   <si>
     <t>D</t>
   </si>
@@ -517,141 +514,141 @@
       </c>
       <c r="B11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>