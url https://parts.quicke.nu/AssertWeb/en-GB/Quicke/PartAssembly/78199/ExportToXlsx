--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -108,50 +108,53 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60034642</t>
   </si>
   <si>
     <t>Shut-off valve</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3 PCS</t>
   </si>
   <si>
     <t>5051673</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
+    <t>0.100</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
     <t>5027002</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>.02</t>
   </si>
   <si>
     <t>M18x1,5</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5027102</t>
   </si>
   <si>
     <t>Ferrule</t>
   </si>
   <si>
     <t>.01</t>
@@ -159,53 +162,50 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60048711</t>
   </si>
   <si>
-    <t>0.100</t>
-[...1 lines deleted...]
-  <si>
     <t>60048709</t>
   </si>
   <si>
     <t>QPS Lift RH</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>60034639</t>
   </si>
   <si>
     <t>60068644</t>
   </si>
   <si>
     <t>QPS Tilt</t>
   </si>
   <si>
     <t>1.001</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11</t>
@@ -231,51 +231,51 @@
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>Tredo 3/8"</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>513005</t>
   </si>
   <si>
     <t>0.590</t>
   </si>
   <si>
     <t>R3/8"</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5027204</t>
   </si>
   <si>
-    <t>.07</t>
+    <t>0.070</t>
   </si>
   <si>
     <t>M18x1.5 - G3/8"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60068722</t>
   </si>
   <si>
     <t>Ø12x2mm</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5027455</t>
   </si>
   <si>
     <t>.15</t>
   </si>
   <si>
     <t>18</t>
   </si>
@@ -506,131 +506,131 @@
       </c>
       <c r="C7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>8</v>
@@ -671,253 +671,253 @@
       </c>
       <c r="C16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G29" s="0" t="s">
@@ -936,122 +936,122 @@
       </c>
       <c r="D30" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>8</v>