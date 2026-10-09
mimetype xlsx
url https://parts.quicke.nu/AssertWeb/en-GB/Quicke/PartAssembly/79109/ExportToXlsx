--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -249,51 +249,51 @@
   <si>
     <t>Ø 35 x 131</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>1116940</t>
   </si>
   <si>
     <t>Ø 35 x 119</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5022089</t>
   </si>
   <si>
     <t>Rubber ring</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>142893</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5002076</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.020</t>
   </si>