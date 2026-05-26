--- v0 (2025-10-21)
+++ v1 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -114,141 +114,144 @@
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>1116673</t>
   </si>
   <si>
     <t>Latch Bolt</t>
   </si>
   <si>
     <t>0.500</t>
   </si>
   <si>
     <t xml:space="preserve">Ø 20 x  207</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>M 10 x 1</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>5002079</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>0.037</t>
+  </si>
+  <si>
+    <t>M6S 10x50</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>5013110</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>0.004</t>
+  </si>
+  <si>
+    <t>BRB 10.5x22x2</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>5002077</t>
+  </si>
+  <si>
+    <t>0.025</t>
+  </si>
+  <si>
+    <t>M6S 10x30</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>5020628</t>
+  </si>
+  <si>
+    <t>Gas spring</t>
+  </si>
+  <si>
+    <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
+  </si>
+  <si>
+    <t>0.180</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>1101034</t>
+  </si>
+  <si>
+    <t>Spring</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>1101035</t>
+  </si>
+  <si>
+    <t>0.215</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>246662</t>
+  </si>
+  <si>
+    <t>Spacer Sleeve</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...88 lines deleted...]
-    <t>Spacer Sleeve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -564,32 +567,32 @@
       </c>
       <c r="C15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>