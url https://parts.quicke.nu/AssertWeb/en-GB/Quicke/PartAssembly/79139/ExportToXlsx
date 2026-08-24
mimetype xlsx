--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -330,51 +330,51 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5044128</t>
   </si>