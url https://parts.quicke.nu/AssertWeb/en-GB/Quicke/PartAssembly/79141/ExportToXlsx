--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -238,53 +238,50 @@
     <t>15</t>
   </si>
   <si>
     <t>1123673</t>
   </si>
   <si>
     <t>Warning decal</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>233165</t>
   </si>
   <si>
     <t>Control lever</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5016152</t>
   </si>
   <si>
     <t>Split pin</t>
-  </si>
-[...1 lines deleted...]
-    <t>.005</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1101031</t>
   </si>
   <si>
     <t>Tension spring</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>233173</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>.49</t>
   </si>
@@ -686,134 +683,134 @@
       </c>
       <c r="C16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>