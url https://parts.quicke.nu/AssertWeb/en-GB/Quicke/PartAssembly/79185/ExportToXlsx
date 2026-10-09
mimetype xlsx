--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -469,96 +469,93 @@
   <si>
     <t>Stay</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>279682</t>
   </si>
   <si>
     <t>Adjusting Screw</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>232618</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5016051</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>.015</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>5002105</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6S M12x45</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>5011555</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>M12 Loc</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>279673</t>
-  </si>
-[...1 lines deleted...]
-    <t>.6</t>
   </si>
   <si>
     <t>Ø 30 x 110</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>279674</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>765010</t>
   </si>
   <si>
     <t>Cylinder LH</t>
   </si>
   <si>
     <t>96</t>
   </si>
@@ -1490,139 +1487,139 @@
       </c>
       <c r="D42" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>165</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>168</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="H43" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D47" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="D49" s="0" t="s">
+      <c r="G49" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="D50" s="0" t="s">
+      <c r="G50" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>