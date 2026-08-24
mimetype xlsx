--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -249,51 +249,51 @@
   <si>
     <t>169</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>513006</t>
   </si>
   <si>
     <t>Shut-off valve</t>
   </si>
   <si>
     <t>0.680</t>
   </si>
   <si>
-    <t>R1/2". Replaced by 5033898</t>
+    <t>R1/2"</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>5026631</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.04</t>
   </si>
   <si>
     <t>BSP 3/8"</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>267605</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>