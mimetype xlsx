--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -467,53 +467,50 @@
     <t>0.050</t>
   </si>
   <si>
     <t>M6S M12x45</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>5011555</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>M12 Loc</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>279673</t>
-  </si>
-[...1 lines deleted...]
-    <t>.6</t>
   </si>
   <si>
     <t>Ø 30 x 110</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>5046008</t>
   </si>
   <si>
     <t>Paint</t>
   </si>
   <si>
     <t>Black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -1338,55 +1335,55 @@
       </c>
       <c r="D38" s="0" t="s">
         <v>149</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>150</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G39" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>