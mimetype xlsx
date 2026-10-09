--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -213,51 +213,51 @@
   <si>
     <t>BSP 3/8" - 300</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>1103113</t>
   </si>
   <si>
     <t>0.500</t>
   </si>
   <si>
     <t>3/8" L=500 3/8GRLM - 3/8G90LMC</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5033608</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.05</t>
+    <t>0.050</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>5033606</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>7,5 x 385</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5033621</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>4.6x150</t>
   </si>