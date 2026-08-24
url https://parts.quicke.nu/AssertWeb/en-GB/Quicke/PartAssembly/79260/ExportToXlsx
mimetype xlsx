--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>314090</t>
   </si>
   <si>
     <t>Softdrive, assembl.</t>
   </si>
   <si>
-    <t>31/12/2003</t>
+    <t>12/31/2003</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1120099</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.099</t>
   </si>
   <si>
     <t>3/8" BSP 90°</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5002076</t>
   </si>