--- v0 (2026-04-05)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
@@ -99,60 +99,57 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>516059</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>16018</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5037201</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5037248</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.010</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>516054</t>
   </si>
   <si>
     <t>Boot</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>R-510</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>516053</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
@@ -353,112 +350,112 @@
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>