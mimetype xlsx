--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -249,51 +249,51 @@
   <si>
     <t>0</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9031058</t>
   </si>
   <si>
     <t>0.950</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5201269</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.3</t>
+    <t>0.300</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1120159</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5011757</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>.02</t>
   </si>
   <si>
     <t>28</t>
   </si>