--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -114,54 +114,60 @@
   <si>
     <t>5011569</t>
   </si>
   <si>
     <t>.02</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013103</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 13x24</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>4500097-19</t>
+    <t>4500097-1</t>
   </si>
   <si>
     <t>Support foot kit</t>
+  </si>
+  <si>
+    <t>Glossy Black</t>
+  </si>
+  <si>
+    <t>.62</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5021914</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>0.058</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5002936</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>M6S 8.8 fzb M12 x 1,75 x 90</t>
   </si>
@@ -200,51 +206,51 @@
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.9165096282959" customWidth="1"/>
     <col min="4" max="4" width="15.2506790161133" customWidth="1"/>
-    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="12.1559066772461" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
     <col min="7" max="7" width="26.0460643768311" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
@@ -361,70 +367,76 @@
         <v>31</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>37</v>
       </c>
+      <c r="E8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="G8" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>