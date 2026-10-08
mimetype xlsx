--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -102,51 +102,51 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>142893</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5022089</t>
   </si>
   <si>
     <t>Rubber ring</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5005993</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>M6SF 10x20</t>
   </si>
   <si>
     <t>5212569-1</t>
   </si>
   <si>
     <t>Bearing box RH</t>
   </si>