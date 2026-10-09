--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -51,93 +51,93 @@
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60051987</t>
   </si>
   <si>
     <t>Service suitcase - WEO couplings</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
-    <t>.9</t>
+    <t>0.900</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>4500380</t>
   </si>
   <si>
     <t>Crimp fitting</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>WEO 3/8"-3/8" Hose</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>4500382</t>
   </si>
   <si>
     <t>.076</t>
   </si>
   <si>
     <t>WEO 1/2"-3/8" Hose</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4500381</t>
   </si>
   <si>
     <t>0.088</t>
   </si>
   <si>
     <t>WEO 1/2"-1/2" Hose</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4500379</t>
   </si>
   <si>
     <t>0.043</t>
   </si>