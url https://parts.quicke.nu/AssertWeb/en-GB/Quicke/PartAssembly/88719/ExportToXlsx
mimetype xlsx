--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -105,63 +105,63 @@
   <si>
     <t>.076</t>
   </si>
   <si>
     <t>WEO 1/2"-3/8" Hose</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4500381</t>
   </si>
   <si>
-    <t>.088</t>
+    <t>0.088</t>
   </si>
   <si>
     <t>WEO 1/2"-1/2" Hose</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4500379</t>
   </si>
   <si>
-    <t>.043</t>
+    <t>0.043</t>
   </si>
   <si>
     <t>WEO 1/4"-1/4" Hose</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5028010</t>
   </si>
   <si>
     <t>Assembly stop</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>1/2" 10 pcs/bag</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5028009</t>
   </si>