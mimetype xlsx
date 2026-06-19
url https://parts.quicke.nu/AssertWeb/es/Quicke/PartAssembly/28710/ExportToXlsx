--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -69,51 +69,51 @@
   <si>
     <t>0.032</t>
   </si>
   <si>
     <t>5018513</t>
   </si>
   <si>
     <t>D40 L=20</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Boquilla de lubricación</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>