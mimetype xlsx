--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -978,216 +978,216 @@
   <si>
     <t>4914Q8</t>
   </si>
   <si>
     <t>Q49 DM</t>
   </si>
   <si>
     <t>Système hydraulique/5215233 Suspension jusqu'à Num 7332743</t>
   </si>
   <si>
     <t>Système hydraulique/5220538 Suspension El. LCS jusqu'à Num 7332743</t>
   </si>
   <si>
     <t>Système hydraulique/5220651 Man Suspension. Après Num 7332744</t>
   </si>
   <si>
     <t>Système hydraulique/5220661 Suspension El.après Num 7332744</t>
   </si>
   <si>
     <t>Système hydraulique/5220663 Suspension El. LCS après Num 7332744</t>
   </si>
   <si>
     <t>Système hydraulique/5215230 Man Suspension. Jusqu'à Num 7332743</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>210116</t>
+  </si>
+  <si>
+    <t>X1S</t>
+  </si>
+  <si>
+    <t>210126</t>
+  </si>
+  <si>
+    <t>X2S</t>
+  </si>
+  <si>
+    <t>210136</t>
+  </si>
+  <si>
+    <t>X3S</t>
+  </si>
+  <si>
+    <t>210146</t>
+  </si>
+  <si>
+    <t>X4S</t>
+  </si>
+  <si>
+    <t>210156</t>
+  </si>
+  <si>
+    <t>X5S</t>
+  </si>
+  <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>210141</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>210131</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>210151</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>201116</t>
+  </si>
+  <si>
+    <t>201111</t>
+  </si>
+  <si>
+    <t>X1</t>
+  </si>
+  <si>
+    <t>201126</t>
+  </si>
+  <si>
+    <t>201131</t>
+  </si>
+  <si>
+    <t>201136</t>
+  </si>
+  <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
-  </si>
-[...163 lines deleted...]
-    <t>210121</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>PQ28P1</t>
   </si>
   <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>PQ26N1</t>
   </si>
   <si>
     <t>PQ24N1</t>
   </si>
   <si>
     <t>PQ24P1</t>
   </si>
   <si>
     <t>PQ22N1</t>
   </si>
   <si>
     <t>PQ22P1</t>
   </si>
@@ -3989,491 +3989,491 @@
         <v>330</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>343</v>
+        <v>114</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>344</v>
+        <v>115</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>345</v>
+        <v>116</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>346</v>
+        <v>117</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>347</v>
+        <v>118</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>348</v>
+        <v>119</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>349</v>
+        <v>120</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>350</v>
+        <v>121</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>351</v>
+        <v>122</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>350</v>
+        <v>123</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>352</v>
+        <v>124</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>353</v>
+        <v>125</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>120</v>
+        <v>348</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>121</v>
+        <v>349</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>122</v>
+        <v>350</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>123</v>
+        <v>351</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>124</v>
+        <v>352</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>125</v>
+        <v>353</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>126</v>
+        <v>354</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>127</v>
+        <v>355</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>128</v>
+        <v>356</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>129</v>
+        <v>335</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>131</v>
+        <v>358</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>358</v>
+        <v>339</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>362</v>
+        <v>341</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>342</v>
+        <v>369</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>353</v>
+        <v>331</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>360</v>
+        <v>333</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>375</v>
+        <v>327</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>378</v>
+        <v>325</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>57</v>