--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -648,54 +648,54 @@
   <si>
     <t>340381-018</t>
   </si>
   <si>
     <t>340411-018</t>
   </si>
   <si>
     <t>340391-018</t>
   </si>
   <si>
     <t>310002-018</t>
   </si>
   <si>
     <t>310003-018</t>
   </si>
   <si>
     <t>310004-018</t>
   </si>
   <si>
     <t>310006-018</t>
   </si>
   <si>
     <t>340415-018</t>
   </si>
   <si>
+    <t>Kits de conversion Distributeur LCS à QCS</t>
+  </si>
+  <si>
     <t xml:space="preserve">Centre Ouvert/ </t>
-  </si>
-[...1 lines deleted...]
-    <t>Kits de conversion Distributeur LCS à QCS</t>
   </si>
   <si>
     <t>340304-028</t>
   </si>
   <si>
     <t>QCS QM-command Live 3</t>
   </si>
   <si>
     <t>340305-028</t>
   </si>
   <si>
     <t>340320-028</t>
   </si>
   <si>
     <t>340017-028</t>
   </si>
   <si>
     <t>340280-028</t>
   </si>
   <si>
     <t>340031-028</t>
   </si>
   <si>
     <t>340192-028</t>
   </si>
@@ -5056,62 +5056,62 @@
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="218">
       <c r="B218" s="0" t="s">
-        <v>3</v>
+        <v>214</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>214</v>
+        <v>7</v>
       </c>
     </row>
     <row r="219">
       <c r="B219" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C219" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222">
@@ -5625,51 +5625,51 @@
         <v>265</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="270">
       <c r="B270" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="273">
@@ -9147,51 +9147,51 @@
         <v>584</v>
       </c>
       <c r="B589" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>585</v>
       </c>
       <c r="B590" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="591">
       <c r="B591" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>586</v>
       </c>
       <c r="B592" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
         <v>587</v>
       </c>
       <c r="B593" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="594">
@@ -11451,51 +11451,51 @@
         <v>791</v>
       </c>
       <c r="B799" s="0" t="s">
         <v>747</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
         <v>792</v>
       </c>
       <c r="B800" s="0" t="s">
         <v>747</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="801">
       <c r="B801" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
         <v>793</v>
       </c>
       <c r="B802" s="0" t="s">
         <v>747</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
         <v>794</v>
       </c>
       <c r="B803" s="0" t="s">
         <v>747</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="804">