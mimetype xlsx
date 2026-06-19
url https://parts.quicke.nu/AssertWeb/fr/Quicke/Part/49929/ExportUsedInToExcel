--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -1278,216 +1278,216 @@
   <si>
     <t>CT16N1</t>
   </si>
   <si>
     <t>CT18N1</t>
   </si>
   <si>
     <t>Système hydraulique/5215233 Suspension jusqu'à Num 7332743</t>
   </si>
   <si>
     <t>Système hydraulique/5220538 Suspension El. LCS jusqu'à Num 7332743</t>
   </si>
   <si>
     <t>Système hydraulique/5220651 Man Suspension. Après Num 7332744</t>
   </si>
   <si>
     <t>Système hydraulique/5220661 Suspension El.après Num 7332744</t>
   </si>
   <si>
     <t>Système hydraulique/5220663 Suspension El. LCS après Num 7332744</t>
   </si>
   <si>
     <t>Système hydraulique/5215230 Man Suspension. Jusqu'à Num 7332743</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>210116</t>
+  </si>
+  <si>
+    <t>X1S</t>
+  </si>
+  <si>
+    <t>210126</t>
+  </si>
+  <si>
+    <t>X2S</t>
+  </si>
+  <si>
+    <t>210136</t>
+  </si>
+  <si>
+    <t>X3S</t>
+  </si>
+  <si>
+    <t>210146</t>
+  </si>
+  <si>
+    <t>X4S</t>
+  </si>
+  <si>
+    <t>210156</t>
+  </si>
+  <si>
+    <t>X5S</t>
+  </si>
+  <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>210141</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>210131</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>210151</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>201116</t>
+  </si>
+  <si>
+    <t>201111</t>
+  </si>
+  <si>
+    <t>X1</t>
+  </si>
+  <si>
+    <t>201126</t>
+  </si>
+  <si>
+    <t>201131</t>
+  </si>
+  <si>
+    <t>201136</t>
+  </si>
+  <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
-  </si>
-[...163 lines deleted...]
-    <t>210121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -14186,491 +14186,491 @@
         <v>430</v>
       </c>
       <c r="B1154" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B1155" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>444</v>
+        <v>21</v>
       </c>
       <c r="C1163" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
-        <v>445</v>
+        <v>403</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>446</v>
+        <v>19</v>
       </c>
       <c r="C1164" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>447</v>
+        <v>404</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>448</v>
+        <v>17</v>
       </c>
       <c r="C1165" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
-        <v>449</v>
+        <v>405</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>450</v>
+        <v>15</v>
       </c>
       <c r="C1166" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
-        <v>451</v>
+        <v>406</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>450</v>
+        <v>13</v>
       </c>
       <c r="C1167" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
-        <v>452</v>
+        <v>407</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>453</v>
+        <v>11</v>
       </c>
       <c r="C1168" s="0" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>405</v>
+        <v>448</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>15</v>
+        <v>449</v>
       </c>
       <c r="C1172" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
-        <v>406</v>
+        <v>450</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>13</v>
+        <v>451</v>
       </c>
       <c r="C1173" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>11</v>
+        <v>453</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
-        <v>408</v>
+        <v>454</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>7</v>
+        <v>455</v>
       </c>
       <c r="C1175" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
-        <v>409</v>
+        <v>456</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>9</v>
+        <v>435</v>
       </c>
       <c r="C1176" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>4</v>
+        <v>458</v>
       </c>
       <c r="C1177" s="0" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>458</v>
+        <v>439</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>442</v>
+        <v>469</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>446</v>
+        <v>467</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B1191" s="0" t="s">
-        <v>460</v>
+        <v>433</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>475</v>
+        <v>445</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>475</v>
+        <v>427</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>478</v>
+        <v>425</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B1197" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B1198" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>392</v>