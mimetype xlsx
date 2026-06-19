--- v0 (2026-04-11)
+++ v1 (2026-06-19)
@@ -54,51 +54,51 @@
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60007907</t>
   </si>
   <si>
     <t>Flexible compl.</t>
   </si>
   <si>
     <t>01/12/2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60007906</t>
   </si>
   <si>
     <t>Flexible</t>
   </si>
   <si>
-    <t>1.1</t>
+    <t>1.100</t>
   </si>
   <si>
     <t>3/8" L=1200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Cache poussière</t>
   </si>
   <si>
     <t>Pièces d'Origine Alo pour une qualité optimale et une meilleure durée de vie de votre chargeur. Soyez confiant avec la bonne pièce pour chargeur Quicke ou Trima</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5044127</t>
   </si>