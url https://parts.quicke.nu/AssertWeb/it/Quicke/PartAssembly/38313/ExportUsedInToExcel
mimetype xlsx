--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -27,66 +27,66 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Articolo no</t>
   </si>
   <si>
     <t>Nome prodotto</t>
   </si>
   <si>
     <t>Percorso</t>
   </si>
   <si>
     <t>PQ20N1</t>
   </si>
   <si>
     <t>200N</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>PT20N1</t>
   </si>
   <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
     <t>XQ21N1</t>
-  </si>
-[...13 lines deleted...]
-    <t>210121</t>
   </si>
   <si>
     <t xml:space="preserve">Impianto idraulico/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -176,73 +176,73 @@
         <v>6</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>13</v>
@@ -318,73 +318,73 @@
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>13</v>