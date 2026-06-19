--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -1200,323 +1200,359 @@
   <si>
     <t>X4S</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM est.</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>3114Q8</t>
+  </si>
+  <si>
+    <t>Q31 DM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>3914Q8</t>
+  </si>
+  <si>
+    <t>Q39 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM est.</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM est.</t>
+  </si>
+  <si>
+    <t>3616Q8</t>
+  </si>
+  <si>
+    <t>Q36 DM est.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>3614Q8</t>
+  </si>
+  <si>
+    <t>Q36 DM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM est.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>7614T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM</t>
+  </si>
+  <si>
+    <t>7814T8</t>
+  </si>
+  <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
     <t>101158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
-    <t>3514Q8</t>
-[...247 lines deleted...]
-  <si>
     <t>101159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
-    <t>101761</t>
-[...4 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101169</t>
@@ -1549,86 +1585,50 @@
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110288</t>
-  </si>
-[...34 lines deleted...]
-    <t>N6 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1636,51 +1636,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C648"/>
+  <dimension ref="A1:C741"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.9623603820801" customWidth="1"/>
     <col min="2" max="2" width="25.5826148986816" customWidth="1"/>
     <col min="3" max="3" width="45.2244453430176" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3948,1119 +3948,1341 @@
         <v>395</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>399</v>
+        <v>57</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>403</v>
+        <v>324</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B214" s="0" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>324</v>
+        <v>406</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>415</v>
+        <v>375</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>417</v>
+        <v>320</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B222" s="0" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>422</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>327</v>
+        <v>423</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>428</v>
+        <v>217</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>429</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>217</v>
+        <v>432</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>433</v>
+        <v>377</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>436</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>377</v>
+        <v>213</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>439</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>213</v>
+        <v>440</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>441</v>
+        <v>343</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>444</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>445</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>446</v>
+        <v>368</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>360</v>
+        <v>450</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>453</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>454</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>453</v>
+        <v>226</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>455</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>457</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>458</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>460</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>233</v>
+        <v>461</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B251" s="0" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>463</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>465</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>483</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>487</v>
+        <v>460</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>488</v>
+        <v>461</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>493</v>
+        <v>464</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>515</v>
+        <v>490</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>516</v>
+        <v>491</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>524</v>
+        <v>505</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B294" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B295" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B306" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="B290" s="0" t="s">
+      <c r="C306" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="0" t="s">
         <v>526</v>
       </c>
-      <c r="C290" s="0" t="s">
-[...83 lines deleted...]
-    <row r="307">
+      <c r="B307" s="0" t="s">
+        <v>525</v>
+      </c>
       <c r="C307" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>525</v>
+      </c>
       <c r="C308" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>466</v>
+      </c>
       <c r="C309" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>487</v>
+      </c>
       <c r="C310" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>464</v>
+      </c>
       <c r="C311" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="312">
+      <c r="A312" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>478</v>
+      </c>
       <c r="C312" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>481</v>
+      </c>
       <c r="C313" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>481</v>
+      </c>
       <c r="C314" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="315">
+      <c r="A315" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>484</v>
+      </c>
       <c r="C315" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>461</v>
+      </c>
       <c r="C316" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>487</v>
+      </c>
       <c r="C317" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>464</v>
+      </c>
       <c r="C318" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>493</v>
+      </c>
       <c r="C319" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>496</v>
+      </c>
       <c r="C320" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>499</v>
+      </c>
       <c r="C321" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>502</v>
+      </c>
       <c r="C322" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>505</v>
+      </c>
       <c r="C323" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>513</v>
+      </c>
       <c r="C324" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>516</v>
+      </c>
       <c r="C325" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>525</v>
+      </c>
       <c r="C326" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>510</v>
+      </c>
       <c r="C327" s="0" t="s">
-        <v>527</v>
+        <v>5</v>
       </c>
     </row>
     <row r="328">
       <c r="C328" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="331">
       <c r="C331" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="332">
       <c r="C332" s="0" t="s">
         <v>527</v>
@@ -6621,32 +6843,497 @@
         <v>527</v>
       </c>
     </row>
     <row r="644">
       <c r="C644" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="645">
       <c r="C645" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="646">
       <c r="C646" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="647">
       <c r="C647" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="648">
       <c r="C648" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="C649" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="C650" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="C651" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="C652" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="C653" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="C654" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="C655" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="C656" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="C657" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="C658" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="C659" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="C660" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="C661" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="C662" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="C663" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="C664" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="C665" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="C666" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="C667" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="C668" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="C669" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="C670" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="C671" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="C672" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="C673" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="C674" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="C675" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="C676" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="C677" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="C678" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="C679" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="C680" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="C681" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="C682" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="C683" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="C684" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="C685" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="C686" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="C687" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="C688" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="C689" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="C690" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="C691" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="C692" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="C693" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="C694" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="C695" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="C696" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="C697" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="C698" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="C699" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="C700" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="C701" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="C702" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="C703" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="C704" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="C705" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="C706" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="C707" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="C708" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="C709" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="C710" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="C711" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="C712" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="C713" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="C714" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="C715" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="C716" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="C717" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="C718" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="C719" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="C720" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="C721" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="C722" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="C723" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="C724" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="C725" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="C726" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="C727" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="C728" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="C729" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="C730" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="C731" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="C732" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="C733" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="C734" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="C735" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="C736" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="C737" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="C738" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="C739" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="C740" s="0" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="C741" s="0" t="s">
         <v>527</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>