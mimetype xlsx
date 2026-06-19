--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -48,75 +48,75 @@
   <si>
     <t>9201Q</t>
   </si>
   <si>
     <t>920 US</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
     <t>201126</t>
   </si>
   <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>210136</t>
+  </si>
+  <si>
+    <t>X3S</t>
+  </si>
+  <si>
+    <t>PQ22P1</t>
+  </si>
+  <si>
+    <t>220P</t>
+  </si>
+  <si>
+    <t>PT22P1</t>
+  </si>
+  <si>
+    <t>201136</t>
+  </si>
+  <si>
     <t>XQ36P1</t>
-  </si>
-[...22 lines deleted...]
-    <t>201136</t>
   </si>
   <si>
     <t>3511T8</t>
   </si>
   <si>
     <t>+2.0P US</t>
   </si>
   <si>
     <t>/12712610-1 Cylinder</t>
   </si>
   <si>
     <t>3513T8</t>
   </si>
   <si>
     <t>+2.0P DS</t>
   </si>
   <si>
     <t>3514T8</t>
   </si>
   <si>
     <t>+2.0P DM</t>
   </si>
   <si>
     <t>3516T8</t>
   </si>
@@ -319,117 +319,117 @@
         <v>13</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>25</v>