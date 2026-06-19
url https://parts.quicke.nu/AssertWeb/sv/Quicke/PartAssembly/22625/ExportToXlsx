--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -78,51 +78,51 @@
   <si>
     <t>Blanksvart</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1101035</t>
   </si>
   <si>
     <t>Fjäder</t>
   </si>
   <si>
     <t>0.215</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Smörjnippel</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5220265</t>
   </si>
   <si>
     <t>Spaksats</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4500859</t>
   </si>
   <si>
     <t>Tappsats</t>
   </si>
   <si>
     <t>6</t>
   </si>