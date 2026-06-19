--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -102,51 +102,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Bricka</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>BRB 8,4 x 16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Smörjnippel</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Kåpa</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5222148-19</t>
   </si>
   <si>
     <t>Redskapsfäste</t>
   </si>