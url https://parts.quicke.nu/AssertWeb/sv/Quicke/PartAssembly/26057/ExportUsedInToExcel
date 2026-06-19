--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -81,102 +81,102 @@
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201156</t>
   </si>
   <si>
     <t>X5S</t>
   </si>
   <si>
     <t>201121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>X56</t>
-  </si>
-[...46 lines deleted...]
-    <t>X21</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>XT16P1</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>210136</t>
   </si>
@@ -705,95 +705,95 @@
       <c r="A42" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43">
       <c r="C43" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="C44" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>6</v>
@@ -837,161 +837,161 @@
         <v>53</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>6</v>
@@ -1035,95 +1035,95 @@
         <v>53</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="C81" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="82">
       <c r="C82" s="0" t="s">
         <v>3</v>
       </c>