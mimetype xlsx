--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -45,72 +45,72 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t xml:space="preserve">Lastarm/ </t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201156</t>
   </si>
   <si>
     <t>X5S</t>
   </si>
   <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>X56</t>
-  </si>
-[...16 lines deleted...]
-    <t>X51</t>
   </si>
   <si>
     <t>PQ24P1</t>
   </si>
   <si>
     <t>240P</t>
   </si>
   <si>
     <t>PQ24N1</t>
   </si>
   <si>
     <t>240N</t>
   </si>
   <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>260P</t>
   </si>
   <si>
     <t>PQ26N1</t>
   </si>
   <si>
     <t>260N</t>
   </si>
@@ -455,76 +455,76 @@
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35">
       <c r="C35" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="C36" s="0" t="s">
         <v>3</v>
       </c>
@@ -547,128 +547,128 @@
     <row r="40">
       <c r="C40" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="41">
       <c r="C41" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="C42" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="C43" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>6</v>
@@ -712,95 +712,95 @@
         <v>36</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65">
       <c r="C65" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="66">
       <c r="C66" s="0" t="s">
         <v>3</v>
       </c>